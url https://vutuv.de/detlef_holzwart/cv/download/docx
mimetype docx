--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -10,60 +10,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Detlef Holzwarth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">d.holzwarth@tooliss.de | +49 (7181) 60678-0 | https://vutuv.de/detlef_holzwart</w:t>
+        <w:t xml:space="preserve">d.holzwarth@tooliss.de | +49 7181 606780 | https://vutuv.de/detlef_holzwart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mühlstraße 42, 73660 Urbach, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, recost GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>