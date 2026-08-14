--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Detlef Holzwarth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d.holzwarth@tooliss.de | +49 7181 606780 | https://vutuv.de/detlef_holzwart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mühlstraße 42, 73660 Urbach, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, recost GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2016 - Present</w:t>
@@ -114,51 +105,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mitgleid der Geschäftsleitung, Fried Kunststofftechnik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/1990 - 11/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">2k | 3k-spritzguss | 4k-spritzguss | afk | bakelite | baydur | bearbeitete aluminium-profile | beschaffungsdienstleistung | blastechnik | bmc | cfk | chemisches tsg | coinjection | composites | dickwandiger spritzguss | druckguss | emv | epp | eps | feinguss | gfk | ggd | gid | gmt | gußtechnik leichtmetall | heißpressen | kokillenguss | kunststoffberatung | kunststofftechnik | lackierte kunststoffteile | lft | melamin | metal injection moulding | meton | microspritzguss | mim | monosandwich | montagespritzguss | mucell | niederdruckspritzguss | oberflächenbeschichtung | optimierung von kunststoffprojekten | optischer spritzguss | polyurethan | produktionstechnische optimierung | prototypen | pur | rotationssintern | rtm | sandguss | schaumspritzgiessen | schaumspritzguss | shielding | smc | spritzguss | spritzprägen | strukturschaum | technologieberatung | telene | tiefziehen | treibmittelhaltiger spritzguss | treibmittel –spritzguss | tsg | twinsheet | unterstützung bei kunststoffprojekten | vakuumguss | variotherme temperierung | wid</w:t>
+        <w:t xml:space="preserve">2k | 3k-spritzguss | 4k-spritzguss | afk | bakelite | baydur | bearbeitete aluminium-profile | beschaffungsdienstleistung | blastechnik | bmc | cfk | chemisches tsg | coinjection | composites | dickwandiger spritzguss | druckguss | emv | epp | eps | feinguss | gfk | ggd | gid | gmt | gußtechnik leichtmetall | heißpressen | kokillenguss | kunststoffberatung | kunststofftechnik | lackierte kunststoffteile | lft | melamin | metal injection moulding | meton | microspritzguss | mim | monosandwich | montagespritzguss | mucell | niederdruckspritzguss | oberflächenbeschichtung | optischer spritzguss | polyurethan | produktionstechnische optimierung | prototypen | pur | rotationssintern | rtm | sandguss | schaumspritzgiessen | schaumspritzguss | shielding | smc | spritzguss | spritzprägen | strukturschaum | technologieberatung | telene | tiefziehen | treibmittelhaltiger spritzguss | treibmittel –spritzguss | tsg | twinsheet | vakuumguss | variotherme temperierung | wid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Technologieberatung bei Kunstsoff- und Metallteilen: http://www.tooliss.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Beitragsoptimierung der Berufsgenossenschaft-Kosten: http://www.recost.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://unternehmen.wikia.com/wiki/Tooliss_gmbh</w:t>
       </w:r>
     </w:p>