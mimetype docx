--- v0 (2026-07-22)
+++ v1 (2026-08-13)
@@ -33,97 +33,97 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dimitri.andreadis@outlook.com | +49 171 7516334 | https://vutuv.de/dimitri_andread</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ockenheimer Chaussee 14, 55411 Bingen am Rhein, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.10.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.10.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT Coach, Trainer &amp; Consultant, D.A.C.T. Corporate Technology e.K.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/1995 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ausbilder für Fachinformatiker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">it coach | it trainer | ausbilder fachinformatiker anwendungs... | ausbilder fachinformatiker systeminte...</w:t>
+        <w:t xml:space="preserve">it coach | it trainer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING Profil: https://www.xing.com/profile/Dimitri_Andreadis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn Profil: https://de.linkedin.com/in/dimitriandreadis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webseite: http://www.dact.de</w:t>
       </w:r>
     </w:p>