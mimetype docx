--- v0 (2026-07-21)
+++ v1 (2026-09-01)
@@ -15,69 +15,69 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dirk Deimeke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Empowering People</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">dirk@deimeke.net | +41 78 956 91 14 | https://vutuv.de/dirk</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Date of birth: 30.08.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">+41 78 956 91 14 | https://vutuv.de/dirk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grüningerstrasse 33, 8624 Grüt (Gossau ZH), Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 30.08.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Epic Owner Linux Workplace &amp; Open Source Consultant, Swisscom (Schweiz) AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -166,78 +166,188 @@
         <w:t xml:space="preserve">4/2022 - 12/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior System Engineer Linux/Unix/OpenShift, Bank Vontobel AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2014 - 3/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior System Engineer Linux, Linux Lead, Technical Architect, Deputy Team Lead Unix, T-Systems Schweiz AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2012 - 5/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Unix Systems Administrator, Credit Suisse AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2010 - 5/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior System Engineer Unix, Credit Suisse AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2008 - 1/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">System- und Netzwerk Administrator Unix/Linux, Datenbankadministrator DB2, ROLAND Rechtsschutz-Versicherungs-AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2002 - 12/2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Linux Systems Administrator / Engineer / Architect, My own IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2013 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor, Rheinwerk Verlag</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2011 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Autor von "Linux-Server. Das umfassende Handbuch"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">https://www.rheinwerk-verlag.de/linux-server_6265/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Teammember, Taskwarrior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2026 - Present</w:t>
       </w:r>
@@ -288,73 +398,93 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Supporter and Community Member, Serendipity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2012 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Blogger, Dirks Logbuch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2005 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Technical Advisor and Evangelist, Taskwarrior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2010 - 10/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">systemadministration | linux | taskwarrior | talks | system engineering | workshops</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | systemadministration | Linux | taskwarrior | talks | system engineering | workshops | author | blogger | podcaster | selfmanagement | speaker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (A2 (Elementary)) | Dutch (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>