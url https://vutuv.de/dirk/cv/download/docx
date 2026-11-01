--- v1 (2026-09-01)
+++ v2 (2026-11-01)
@@ -453,51 +453,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">vutuv Contributor | systemadministration | Linux | taskwarrior | talks | system engineering | workshops | author | blogger | podcaster | selfmanagement | speaker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (A2 (Elementary)) | Dutch (A1 (Beginner))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent) | French (A2 · Basic knowledge) | Dutch (A1 · Beginner)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://dirk.deimeke.ruhr/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Dirks Logbuch: https://www.deimeke.net/dirk/blog/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Changelog: https://changelog.deimeke.ruhr</w:t>
       </w:r>
     </w:p>