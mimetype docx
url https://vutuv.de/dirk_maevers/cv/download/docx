--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dirk.maevers@gmail.com | +49 1575 1350399 | https://vutuv.de/dirk_maevers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schulterblatt 36, 20357 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 23.05.1980 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 23.05.1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Account Director, deepblue networks AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -244,51 +244,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Designer, Programmierer, Projektmanagement, service &amp; media Online-Werbung GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2001 - 9/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">budgetplanung | business development | agiles projektmanagement | anerkennung | change management | content-marketing | durchführung von schulungen | entscheidungsfähigkeit | facebook | führungskompetenz | funsportreisen | instagram | markenführung | netzwerkfähigkeit | online-business | online marketing | präsentationsfähigkeit | produktentwicklung | projektmanagement | reisebereitschaft | ressourcenplanung | ride with fun - charity events | snapchat | snowboardreisen | social media | wertschätzung | wissensmanagement | workshop-moderation | youtube | zukunft des e-commerce</w:t>
+        <w:t xml:space="preserve">budgetplanung | business development | agiles projektmanagement | anerkennung | change management | content marketing | durchführung von schulungen | entscheidungsfähigkeit | facebook | führungskompetenz | funsportreisen | instagram | markenführung | netzwerkfähigkeit | online-business | online marketing | präsentationsfähigkeit | produktentwicklung | projektmanagement | reisebereitschaft | ressourcenplanung | ride with fun - charity events | snapchat | snowboardreisen | social media | wertschätzung | wissensmanagement | workshop-moderation | YouTube | zukunft des e-commerce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Private Seite (linkt zur Zeit auf XING): http://www.maevers.eu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Charity-Wakeboard-Events: http://www.ridewithfun.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Inspired by sports: inspiredbysports.de/portfolio_page/dirk-maevers/</w:t>
       </w:r>
     </w:p>