--- v0 (2026-07-04)
+++ v1 (2026-09-03)
@@ -14,80 +14,89 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dmitry Rocha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/dmitry_rocha</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 11/19/1988</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer, Codeminer42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">I work as web developer using Ruby on Rails, Git, PostgreSQL, and so on.  I am in touch with the company concerns about code quality and performance.  Currently I am working only in private projects, but in the past I worked in one open source library as </w:t>
+        <w:t xml:space="preserve">I work as web developer using Ruby on Rails, Git, PostgreSQL, and so on.  I am in touch with the company concerns about code quality and performance.  Currently I am working only in private projects, but in the past I worked in one open source library as</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Web Developer, Schoola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2014 - 5/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I worked as a Web Developer using only Ruby on Rails, PostgreSQL and related stack.  This was one of my more exciting project I joined, because the lack of JavaScript programmers caused me to study and use JavaScript in a way I have never used before.</w:t>
@@ -194,50 +203,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Web Developer, Hemopi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2009 - 9/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I continued the development of a software meant to full control stock supply of hospital's warehouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/dmitryrck</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/dmitryrck</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/dmitryrck</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/dmitryrck</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>