--- v0 (2026-07-22)
+++ v1 (2026-08-25)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dominik Saar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/dominik_saar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.09.1977 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.09.1977</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bash | bsd | debian | django | 389 | agorumcore | alienvault | cloud | confluence | corosync | django-cms | dns | docker | drbd | elasticsearch | elk | eucalyptus | exim | f5 | fai | firewall | flask | freeswitch | fusionpbx | galera | git | gnu | haproxy | havserver | ipv6 | iscsi | jboss | jenkins | jetty | jira | kibana | kivitendo | kvm | libvirt | linux | linux-ha | logstash | lvm | lvs | lxc | lx-office | mariadb | mysql | nagios | nas | netzwerk | nginx | nodejs | openbravo | openldap | openstack | openvpn | openvz | openxchange | openz | ossec | ossiem | owncloud | pacemaker | pci | PHP | plone | postfix | postgresql | proxmox | python | radware | redhat | roundcube | salt | saltstack | samba | samhain | san | scm | shorewall | sip | solaris | stash | storage | sun | tarantella | tryton | virtualenv | vmware | xen | zabbix | zfs | zope | zsh</w:t>
+        <w:t xml:space="preserve">bash | bsd | debian | django | agorumcore | alienvault | cloud | confluence | corosync | django-cms | dns | docker | drbd | elasticsearch | elk | eucalyptus | exim | f5 | fai | firewall | flask | freeswitch | fusionpbx | galera | git | gnu | haproxy | havserver | ipv6 | iscsi | jboss | jenkins | jetty | jira | kibana | kivitendo | kvm | libvirt | Linux | linux-ha | logstash | lvm | lvs | lxc | lx-office | mariadb | mysql | nagios | nas | netzwerk | nginx | nodejs | openbravo | openldap | openstack | openvpn | openvz | openxchange | openz | ossec | ossiem | owncloud | pacemaker | pci | PHP | plone | postfix | postgresql | proxmox | Python | radware | redhat | roundcube | salt | saltstack | samba | samhain | san | scm | shorewall | sip | solaris | stash | storage | sun | tarantella | tryton | virtualenv | vmware | xen | zabbix | zfs | zope | zsh</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>