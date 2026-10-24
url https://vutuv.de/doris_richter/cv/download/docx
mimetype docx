--- v0 (2026-10-02)
+++ v1 (2026-10-24)
@@ -15,82 +15,123 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Doris Richter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwicklerin mit Schwerpunkt Drupal und Fediverse-Enthusiastin. Ich unterstütze Unternehmen und Vereine bei Webseiten, digitalen Lösungen und einer unabhängigen, dezentralen Online-Präsenz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">doris.ri@dusisen.de | https://vutuv.de/doris_richter</w:t>
+        <w:t xml:space="preserve">doris@der-admin.de | +49 15562 458852 | https://vutuv.de/doris_richter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">01824 Königstein, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 15.05.1966</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fediverse | drupal | Linux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (A2 (Elementary))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Der Admin - Server &amp; Webprojekte: https://der-admin.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">TrendTechnik® - objektive Kursanalyse: https://trendtechnik.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">TrendTechnik® - Kurse &amp; Fachwissen: https://trendtechnik.eu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Unsere Friendica-Instanz im Fediverse: https://friendica-deutschland.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Friendica: https://friendica-deutschland.de/profile/doris</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">