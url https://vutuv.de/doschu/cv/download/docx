--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Doris Schuppe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mentorin für Digitale Leichtigkeit 🎯Solopreneurin 🎙️Moderation mit Herz &amp; KI-Kompetenz 👉 Barcamp • Coworking • Community • SchreibClubs 💬 Livestream ‚Erfahren. Ehrlich. Selbstständig.‘ ✍️ Blogs &amp; Books 📚</w:t>
+        <w:t xml:space="preserve">Mentorin für Digitale Leichtigkeit 🎯Zielgruppe erfahrene Solopreneurinnen 🎙️Moderation mit Herz &amp; KI-Kompetenz 👉 Barcamp • Coworking • Community • SchreibClubs 💬 Livestream »Erfahren. Ehrlich. Selbstständig.« ✍️ Blogs &amp; Books (Lernen im Vorbeilesen) 📚</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/doschu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">07650 Santanyí, Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -70,92 +70,120 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1984 - 1/1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Schwerpunkt Neurophysiologie / SFB Mustererkennung, Digitalisierung der Gesänge von Laubheuschrecken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">coworking | Autorin | Community | discord | mentoring | Restream | schreiben | Selbständigkeit | Skool</w:t>
+        <w:t xml:space="preserve">Autorin | Community | coworking | Selbständigkeit | discord | mentoring | Restream | schreiben | Skool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | Spanish (B2 (Upper intermediate)) | French (B1 (Intermediate)) | Catalan (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog DoSchuCom: https://doschu.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rayaworx Coworking Mallorca: Https://www.rayaworx.eu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">cowirkSPACE virtuelles Coworking: https://cowirk.space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German Coworking Federation e.V.: https://coworking-germany.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://mastodon.social/@DoSchu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/@doschu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/doschu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Instagram: http://instagram.com/doschu</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>