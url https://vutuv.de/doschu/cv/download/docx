--- v1 (2026-10-11)
+++ v2 (2026-11-01)
@@ -83,51 +83,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Autorin | Community | coworking | Selbständigkeit | discord | mentoring | Restream | schreiben | Skool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | Spanish (B2 (Upper intermediate)) | French (B1 (Intermediate)) | Catalan (A2 (Elementary))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native) | Spanish (B2 · Fluent) | French (B1 · Good command) | Catalan (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog DoSchuCom: https://doschu.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rayaworx Coworking Mallorca: Https://www.rayaworx.eu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">cowirkSPACE virtuelles Coworking: https://cowirk.space</w:t>
       </w:r>
     </w:p>