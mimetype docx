--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -108,72 +108,72 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Owner &amp; CTO, VolaTec GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2024 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile | c# | continuous delivery | continuous integration | devops | html5 | java | javascript | linux | open source | performance | rest | spring framework | sql | web</w:t>
+        <w:t xml:space="preserve">agile | c# | continuous delivery | continuous integration | devops | html5 | Java | javascript | linux | open source | performance | rest | spring framework | sql | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Avocodo GmbH: https://www.avocodo.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/dschinnerl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Dietmar_Schinnerl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/dschinnerl</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 