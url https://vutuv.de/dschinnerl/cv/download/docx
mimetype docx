--- v1 (2026-07-28)
+++ v2 (2026-08-18)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dipl.-Ing. Dietmar Schinnerl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+43 699 17778101 | https://vutuv.de/dschinnerl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11/19/1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11/19/1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Owner &amp; CTO , Avocodo GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -108,51 +108,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Owner &amp; CTO, VolaTec GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2024 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile | c# | continuous delivery | continuous integration | devops | html5 | Java | javascript | linux | open source | performance | rest | spring framework | sql | web</w:t>
+        <w:t xml:space="preserve">agile | c# | continuous delivery | continuous integration | devops | html5 | Java | javascript | Linux | open source | performance | rest | spring framework | sql | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Avocodo GmbH: https://www.avocodo.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>