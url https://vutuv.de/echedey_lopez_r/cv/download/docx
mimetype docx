--- v2 (2026-09-03)
+++ v3 (2026-09-24)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">elr@disroot.org | +34 626 23 99 95 | https://vutuv.de/echedey_lopez_r</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">13, La Luna Street, 35250 Ingenio, Las Palmas, Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11/15/1999</w:t>
+        <w:t xml:space="preserve">Date of birth: 15/11/1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FLOSS | gnu/linux | Java | sql | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>