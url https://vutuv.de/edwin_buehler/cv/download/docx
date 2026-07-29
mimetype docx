--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -58,86 +58,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dipl.-Ing., Electrical Engineering (Information Processing), Hochschule Bielefeld – University of Applied Sciences and Arts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1986 - 1/1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Diplomarbeit: Evolutionsstrategische Optimierung der Regelung ("Fuzzy-Control") für ein Stab-Wagen-System in Simulation und Experiment</w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">smalltalk | Elixir | rust | swift</w:t>
+        <w:t xml:space="preserve">smalltalk | Elixir | Rust | swift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Edwins Cloud: https://edwins.cloud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/edwins.cloud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/Fulnir</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>