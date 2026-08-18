--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -16,59 +16,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Edwin Bühler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I'm an electrical engineer. I've worked with Smalltalk, Realbasic, Objective-C, Scala, Dart, Elixir, and Swift. Before that, I used Basic, Pascal, Pearl, Lisp, and Assembler. Learning Rust 🙂</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/edwin_buehler</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dipl.-Ing., Electrical Engineering (Information Processing), Hochschule Bielefeld – University of Applied Sciences and Arts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>