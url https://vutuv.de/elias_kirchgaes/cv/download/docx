--- v2 (2026-08-14)
+++ v3 (2026-11-03)
@@ -85,51 +85,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2013 - 9/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Dualer Student</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angular | Java | javascript | Linux | PHP | projektmanagment | Python</w:t>
+        <w:t xml:space="preserve">angular | Java | JavaScript | Linux | PHP | projektmanagment | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://www.lioman.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>