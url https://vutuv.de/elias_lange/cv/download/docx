--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -14,96 +14,87 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elias Lange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/elias_lange</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SEO Experte &amp; Usability Spezialist, Semantic Marketing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">digitaler nomade | entrepreneur | hamburg | online marketing | seo | usability</w:t>
+        <w:t xml:space="preserve">digitaler nomade | entrepreneur | Hamburg | online marketing | seo | usability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/eliaslange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/eliaslange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/3l1as</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/eliaslange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Elias_Lange</w:t>