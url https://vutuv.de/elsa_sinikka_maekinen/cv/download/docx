--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elsa Sinikka Mäkinen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">The future belongs to those who believe in the beauty of their dreams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+1 202-351-7254 | https://vutuv.de/elsa_sinikka_maekinen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12/08/1987</w:t>
+        <w:t xml:space="preserve">Date of birth: 08/12/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Installation Art Designer and Director, Super Mango Art</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>