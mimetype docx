--- v1 (2026-09-03)
+++ v2 (2026-10-21)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">khan29e@gmail.com | +27 64 030 6578 | https://vutuv.de/elwin_khan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No. 706 Bashier Flat, Steytlerstreet, Westbury Ext 3, ZA Johannesburg, Gauteng, South Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06/12/1983</w:t>
+        <w:t xml:space="preserve">Date of birth: 12/06/1983</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/elwin.khan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/elwin.enver.khan</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>