--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">elefass@hh-berlin.de | https://vutuv.de/enrico_lefass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Storkower Straße 99/1, 10407 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.07.1980 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.07.1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Softwareentwickler Datenübernahme / Migration, H&amp;H Datenverarbeitungs- und Beratungsgesellschaft mbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>