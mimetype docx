--- v2 (2026-08-14)
+++ v3 (2026-11-06)
@@ -151,51 +151,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Information Services, Colwell &amp; Salmon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2006 - 11/2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | Elixir | Java | javascript | kotlin | node | Ruby</w:t>
+        <w:t xml:space="preserve">android | Elixir | Java | JavaScript | kotlin | node | Ruby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Odd Networks: https://oddnetworks.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>