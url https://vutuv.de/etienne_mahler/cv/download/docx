--- v0 (2026-07-21)
+++ v1 (2026-08-25)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Etienne Mahler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blogger | Web Designer | Freigeist | Privacy Evangelist | Open Internet &amp; FOSS Enthusiast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">etienne@em-digi.com | https://vutuv.de/etienne_mahler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/05/1987 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 03/05/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">blogging | css | html | social media marketing | wordpress | english | german | vietnamese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>