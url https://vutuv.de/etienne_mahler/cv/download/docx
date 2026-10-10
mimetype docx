--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Etienne Mahler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blogger | Web Designer | Freigeist | Privacy Evangelist | Open Internet &amp; FOSS Enthusiast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">etienne@em-digi.com | https://vutuv.de/etienne_mahler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/05/1987</w:t>
+        <w:t xml:space="preserve">Date of birth: 05/03/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">blogging | css | html | social media marketing | wordpress | english | german | vietnamese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>