--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -37,51 +37,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">etienne@em-digi.com | https://vutuv.de/etienne_mahler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 05/03/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blogging | css | html | social media marketing | wordpress | english | german | vietnamese</w:t>
+        <w:t xml:space="preserve">blogging | CSS | HTML | social media marketing | wordpress | english | german | vietnamese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Etienne Mahler: https://etiennemahler.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">VietmoK - Vietnam, mit offenen Karten: https://vietmok.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">EM | Digital Services: https://em-digi.com</w:t>
       </w:r>
     </w:p>