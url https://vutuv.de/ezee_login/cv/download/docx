--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ezeelogin is an SSH gateway software solution, that enables enterprises to deploy their own custom SSH jump box in minutes and to know more, do visit: https://www.ezeelogin.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vikas@ezeelogin.com | https://vutuv.de/ezee_login</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">linux | PHP | ssh</w:t>
+        <w:t xml:space="preserve">Linux | PHP | ssh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/jumpserver</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCt1bAL-JekxSBt6a0OhPtJA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/ezeelogin</w:t>
       </w:r>
     </w:p>