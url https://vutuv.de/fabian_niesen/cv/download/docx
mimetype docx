--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fabian Niesen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Allgemeine Schutzverletzung: Das Modul "Kaffee" hatte einen Kritischen Speicherstand, was zu einem Absturz des Dienstes "Denken" führte. 0xC0FFEE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mail@fabian-niesen.de | https://vutuv.de/fabian_niesen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.06.1979 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.06.1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Engineer, End User Computing Deployment Services, Dell Technologies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -105,51 +105,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT-Consultant / MCT, CONET Solutions GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2012 - 7/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">dns | docusnap | microsoft | windows server | exchange | mct | office365 | social media | windows10</w:t>
+        <w:t xml:space="preserve">dns | docusnap | microsoft | windows server | exchange | mct | office 365 | social media | windows 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönlicher Blog: https://www.fabian-niesen.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Infrastruktur Blog: https://www.infrastrukturhelden.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fabian Niesen - Online Services: https://niesen.digital</w:t>
       </w:r>
     </w:p>