--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -6,57 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Falk Sieghard Gruner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Social Media Berater, Blogger, Texter @ medienspinnerei | </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Co-Founder Coworking Zammwerk</w:t>
+        <w:t xml:space="preserve">Social Media Berater, Blogger, Texter @ medienspinnerei | PR @ Kreatives Chemnitz | Mitorganisator #SMTChemnitz | Co-Founder Coworking Zammwerk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">falk@medienspinnerei.de | +49 179 7816530 | https://vutuv.de/falk_sieghard_g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 20.09.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>