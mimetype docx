--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -30,51 +30,51 @@
       <w:r>
         <w:t xml:space="preserve">Social Media Berater, Blogger, Texter @ medienspinnerei | </w:t>
         <w:br/>
         <w:t xml:space="preserve">PR @ Kreatives Chemnitz | </w:t>
         <w:br/>
         <w:t xml:space="preserve">Mitorganisator #SMTChemnitz | </w:t>
         <w:br/>
         <w:t xml:space="preserve">Co-Founder Coworking Zammwerk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">falk@medienspinnerei.de | +49 179 7816530 | https://vutuv.de/falk_sieghard_g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 20.09.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 20.09.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-founder, Zammwerk - Coworking Space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>