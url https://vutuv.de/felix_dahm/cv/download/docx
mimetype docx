--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -20,50 +20,59 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Felix Dahm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 178 1691939 | https://vutuv.de/felix_dahm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neue Rothofstraße 12, 60313 Frankfurt am Main, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 03.07.1969 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Key Account Betreuer Financial Lines, Helaba-Assekuranz-Vermittlungsgesellschaft mbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>