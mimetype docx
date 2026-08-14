--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 178 1691939 | https://vutuv.de/felix_dahm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neue Rothofstraße 12, 60313 Frankfurt am Main, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03.07.1969 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 03.07.1969</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Key Account Betreuer Financial Lines, Helaba-Assekuranz-Vermittlungsgesellschaft mbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -194,51 +194,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Auszubildender zum Versicherungskaufmann, Deutscher Ring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993 - 1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">d&amp;o-versicherung | e&amp;o-versicherung | rechtsschutz-versicherung | versicherungsbetriebswirt (dva) | vertrauensschaden-versicherung | epli-versicherung | personalgarantie-versicherung</w:t>
+        <w:t xml:space="preserve">d&amp;o-versicherung | e&amp;o-versicherung | rechtsschutzversicherung | versicherungsbetriebswirt (dva) | vertrauensschaden-versicherung | epli-versicherung | personalgarantie-versicherung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://helaba-assekuranz.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">