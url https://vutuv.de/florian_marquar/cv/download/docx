--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Florian Marquardt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@florianmarquardt.de | https://vutuv.de/florian_marquar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">architecture | html | java | api | css | itil | javascript | jira | php | pre-sales | soap | teamlead | webservice | wsdl | xml</w:t>
+        <w:t xml:space="preserve">architecture | html | Java | api | css | itil | javascript | jira | PHP | pre-sales | soap | team lead | webservice | wsdl | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">persönliche Homepage: www.florianmarquardt.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">JIRA-Plugins: www.enisra.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>