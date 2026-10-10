--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -10,73 +10,245 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Florian Rottermanner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">florian@unifox.at | https://vutuv.de/florian_rottermanner</w:t>
+        <w:t xml:space="preserve">florian@unifox.at | +43 681 1086884 | https://vutuv.de/florian_rottermanner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5622 Goldegg, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stv. Bereichsleitung IT-Infrastruktur &amp; Senior IT System Engineer, Kardinal Schwarzenberg Service GmbH (für das Kardinal Schwarzenberg-Klinikum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT Senior System Engineer, Kardinal Schwarzenberg Service GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2017 - 8/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT-Techniker, Kardinal Schwarzenberg Klinikum GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2008 - 7/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT-Techniker, Lebenshilfe Salzburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/1999 - 12/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">IT-Mitarbeiter der Landesgeschäftsstelle Salzburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fertigungstechniker, GFI - Elektronics</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/1998 - 9/1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Bestückung und Programmierung des Bestückungsautomaten, Fertigung und Reparatur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">School Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MTBLA, Elektrotechnik, Fachschule für Elektrotechnik Sbg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/1994 - 6/1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">debian | firewalls | it-infrastruktur | Linux | nginx | postfix</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (B1 (Intermediate))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://mastodon.social/@wenf</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>