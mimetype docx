--- v1 (2026-08-11)
+++ v2 (2026-10-31)
@@ -51,51 +51,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Developer, 1drop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2014 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angular | bootstrap | css3 | es6 | frontend entwicklung | frontend performance | git | grunt | gulp | html5 | javascript | jquery | lemp | less | mysql | neos | pagespeed | PHP | rest | rwd | scss | shopware | smarty | typescript compass | typo3 | wordpress</w:t>
+        <w:t xml:space="preserve">angular | bootstrap | css3 | es6 | frontend entwicklung | frontend performance | git | grunt | gulp | html5 | JavaScript | jquery | lemp | less | mysql | neos | pagespeed | PHP | rest | rwd | scss | shopware | smarty | typescript compass | typo3 | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">web: https://schliflo.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">codepen: http://codepen.io/schliflo/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">github: https://github.com/schliflo</w:t>
       </w:r>
     </w:p>