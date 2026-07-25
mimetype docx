--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -15,51 +15,51 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Florida Inpatient Rehabs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">If you or someone you know is struggling with addiction, there is help available. Florida.staterehabs.org/inpatient offers information related to inpatient rehab in Florida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">jeon.hannah901@outlook.com | (850) 493-7153 | https://vutuv.de/florida_inpatie</w:t>
+        <w:t xml:space="preserve">jeon.hannah901@outlook.com | +49 8504 937153 | https://vutuv.de/florida_inpatie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">412 W Intendencia Street, 32502 Pensacola, Florida, United States</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">healthcare | Rehabilitation</w:t>
       </w:r>
     </w:p>
     <w:p>