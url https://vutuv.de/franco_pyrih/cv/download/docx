--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -60,51 +60,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Operating Systems Graduate Teaching Assistant, Computer Science department, FCEN, UBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">3/2024 - Present</w:t>
+        <w:t xml:space="preserve">3/2024 - 3/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Networks Administrator, Scientific Communications Center, UTI, FCEN, UBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2023 - 12/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
@@ -201,66 +201,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Brought a family bussiness into the digital era: Got a domain for it, configured it’s name resolution, put up a contact form, automated most email replies...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">algorithms and data structures | IESLVJRF | information security | linux servers | networks administration | shell scripting | systems administration | UBA | xmpp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">English (C2 (Proficient)) | Spanish (Native speaker) | Chinese (A1 (Beginner))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Microblog: https://infosec.exchange/@franco</w:t>
-[...3 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Programming challenges: https://www.hackerrank.com/fpyrih</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Diagrams and CI/CD repository: https://gitlab.com/fpyrih</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://infosec.exchange/@franco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitLab: https://gitlab.com/fpyrih</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/franuba</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>