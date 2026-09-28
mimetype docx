--- v0 (2026-09-07)
+++ v1 (2026-09-28)
@@ -152,129 +152,155 @@
       <w:r>
         <w:t xml:space="preserve">Modélisation sismique et temporelle d'un ouvrage portuaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stagiaire en recherche, Université Laval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2017 - 8/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Caractérisation de différents types de Béton Fibrés aux Ultra hautes Performances (BFUP) –––––––––––– Étude préliminaire d'un composite recyclé destiné à la fabrication de pistes cyclables</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Caractérisation de différents types de Béton Fibrés aux Ultra hautes Performances (BFUP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Étude préliminaire d'un composite recyclé destiné à la fabrication de pistes cyclables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stagiaire, Alliance Française de Farafangana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2016 - 8/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...3 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Trésorier, Tsiky Zanaka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2015 - 10/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">D'octobre 2015 jusqu'à notre départ, fin juin 2016, nous avons trouvé, préparé et financé un projet à Madagascar. Pendant l'été, avec des bénévoles et travailleurs locaux, nous avons réalisé les fondations, les murs et la charpente du nouveau bâtiment de l'Alliance Française à Farafangana, une ville de campagne à l'est de la grande île. Nos successeurs ont terminé notre travail en 2017 et le bâtiment a été inauguré à l'été 2018. L'Alliance Française de Farafangana l'utilise aujourd'hui pour ses missions académiques et culturelles auprès d'enfants, adolescents et jeunes adultes.</w:t>
+        <w:t xml:space="preserve">Recherche, préparation d'un projet de solidarité internationale. Participation aux travaux dans le cadre d'un stage ouvrier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Master 2 (M2), IFG - Institut Français de Géopolitique</w:t>
+        <w:t xml:space="preserve">Master, Géomatique, Géodata Paris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master, IFG - Institut Français de Géopolitique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2023 - 9/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Géopolitique locale et gouvernance territoriale, aménagement, concertation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Diplôme d'ingénieur, Ecole des Mines d'Alès</w:t>
@@ -285,50 +311,63 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Département Génie Civil - Ingénierie de la Construction</w:t>
         <w:br/>
         <w:t xml:space="preserve">Trésorier de Tsiky Zanaka, association de solidarité internationale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">cartography | OpenStreetMap | django | Geomatics | Geospatial Data | gis | leaflet | postgis | Python | qgis | Spatial Analysis | Spatial Databases | Système d'information géographique (SIG) | Territorial Planning | Web Mapping</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">French (Native speaker) | English (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>