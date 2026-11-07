--- v1 (2026-09-28)
+++ v2 (2026-11-07)
@@ -323,51 +323,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">cartography | OpenStreetMap | django | Geomatics | Geospatial Data | gis | leaflet | postgis | Python | qgis | Spatial Analysis | Spatial Databases | Système d'information géographique (SIG) | Territorial Planning | Web Mapping</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">French (Native speaker) | English (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">French (Native speaker) | English (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>