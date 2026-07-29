--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/frank_59334930</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 23.01.1970 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">aix | checkmk | citrix xenserver | clustering/ha (openais/pacemaker) | dmz | freebsd | icinga | i-doit | iptables-firewalling | kvm | Linux Serve | linux-systemadministration | maia/spamassassin | Monitoring (Nagios) | netzwerkadministration | netzwerkdienste | openitcockpit | open ticket request system (otrs) | openvpn | paloalto networks firewall | puppet | qmail | r  Gentoo | san | sap hana | Security (Squid-Proxy) | Suse Linux Enterprise Server | Virtualisierung (Xen)</w:t>
+        <w:t xml:space="preserve">aix | checkmk | citrix xenserver | clustering/ha (openais/pacemaker) | dmz | freebsd | icinga | i-doit | iptables-firewalling | kvm | Linux Serve | linux-systemadministration | maia/spamassassin | Monitoring (Nagios) | netzwerkadministration | netzwerkdienste | openitcockpit | open ticket request system (otrs) | openvpn | paloalto networks firewall | puppet | qmail | r Gentoo | san | sap hana | Security (Squid-Proxy) | Suse Linux Enterprise Server | Virtualisierung (Xen)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>