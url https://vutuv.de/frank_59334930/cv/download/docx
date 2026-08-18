--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frank Meier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/frank_59334930</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 23.01.1970 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 23.01.1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">aix | checkmk | citrix xenserver | clustering/ha (openais/pacemaker) | dmz | freebsd | icinga | i-doit | iptables-firewalling | kvm | Linux Serve | linux-systemadministration | maia/spamassassin | Monitoring (Nagios) | netzwerkadministration | netzwerkdienste | openitcockpit | open ticket request system (otrs) | openvpn | paloalto networks firewall | puppet | qmail | r Gentoo | san | sap hana | Security (Squid-Proxy) | Suse Linux Enterprise Server | Virtualisierung (Xen)</w:t>
+        <w:t xml:space="preserve">aix | check_mk | citrix xenserver | clustering/ha (openais/pacemaker) | dmz | freebsd | icinga | i-doit | iptables-firewalling | kvm | Linux Serve | linux-systemadministration | maia/spamassassin | Monitoring (Nagios) | netzwerkadministration | netzwerkdienste | openitcockpit | open ticket request system (otrs) | openvpn | paloalto networks firewall | puppet | qmail | r Gentoo | san | sap hana | Security (Squid-Proxy) | Suse Linux Enterprise Server | Virtualisierung (Xen)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>