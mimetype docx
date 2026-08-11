--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,92 +28,92 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">frank.holldorff@erdfisch.de | https://vutuv.de/frank_holldorff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hans-Bunte-Str. 6, 69123 Heidelberg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 28.04.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 28.04.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, erdfisch - Die Drupalschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2005 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">business strategy | drupal 8 | drupal consulting | drupal-entwicklung | cms | crm | drupal enterprise | e-commerce | enterprise cms | online-marketing | projektmanagement</w:t>
+        <w:t xml:space="preserve">business strategy | drupal 8 | drupal consulting | drupal-entwicklung | cms | crm | drupal enterprise | e-commerce | enterprise cms | online marketing | projektmanagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">erdfisch - Die Drupalschaft: https://erdfisch.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>