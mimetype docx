--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frank M. Hammer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+0228 7678872 | https://vutuv.de/frank_m_hammer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Endenicher Straße 254, 53121 Bonn, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, CAD Büroplanung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -90,51 +81,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">büroeinrichtung | büromöbel | büromöbelpaner | cad büroplaner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CAD Büroplanung, Büromöbel - Verkauf - Planung : http://www.planer-24.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/Bueroplaner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/Bueroplaner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/bueroplaner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/bueroeinrichter.blogspot.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Snapchat: posts</w:t>