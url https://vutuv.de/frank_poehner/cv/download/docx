--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frank Pöhner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">frnk@phnr.de | https://vutuv.de/frank_poehner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/02/1975 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01/02/1975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Team Lead Information Technology , Stadtwerke Bayreuth Holding GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -220,51 +220,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Trainer, -</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2003 - 1/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">reading | agile | amavisd-new | cisco | firewall | gs5 | linux | PHP | ASA | informix | kanban | lan | mailserver security | mariadb | mssql | mysql | Palo Alto | palo alto networks | postfix | project management | Ruby on Rails | san | scrum | sql | unix | vmware | voip | vpn | wan | webrtc | windows | wlan | xen</w:t>
+        <w:t xml:space="preserve">reading | agile | amavisd-new | cisco | firewall | gs5 | Linux | PHP | ASA | informix | kanban | lan | mailserver security | mariadb | mssql | mysql | Palo Alto | palo alto networks | postfix | project management | Ruby on Rails | san | scrum | sql | unix | vmware | voip | vpn | wan | webrtc | windows | wlan | xen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Daily Dilbert: https://phnr.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linux in Bayreuth: http://www.linux-bayreuth.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>