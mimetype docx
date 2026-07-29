--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -58,51 +58,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">citrix | microsoft | mobile devices | monitoring | nutanix | open source | sddc | vmware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Admincafe: http://www.admincafe.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/infofrs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/frsbeckum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/frsbeckum</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 