--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frank Recker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IT Senior Specialist / IT Architect</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">frank.recker@benteler.com | https://vutuv.de/frank_recker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 15.05.1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 15.05.1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">citrix | microsoft | mobile devices | monitoring | nutanix | open source | sddc | vmware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>