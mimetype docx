--- v0 (2026-07-22)
+++ v1 (2026-08-12)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frank Tröger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Das Leben in Franken ist schön :-)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">frank.troeger@dlink.com | +49 172 6997666 | https://vutuv.de/frank_troeger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03.01.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 03.01.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Produkt Manager , Fega &amp; Schmitt Elektrogroßhandel </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -97,51 +97,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2011 - 4/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">B2B Geschäft Bundesweit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">25 jahre netzwerkerfahrung | it-infrastruktur | key account management | netzwerk | switching | vertrieb | w-lan</w:t>
+        <w:t xml:space="preserve">25 jahre netzwerkerfahrung | it-infrastruktur | key account management | netzwerk | switching | vertrieb | wlan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://www.Fega-Schmitt.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">