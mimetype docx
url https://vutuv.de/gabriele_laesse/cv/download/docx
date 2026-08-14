--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -28,102 +28,93 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">WordPress-Sorgen? Nicht mit mir!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+43 664 5904884 | https://vutuv.de/gabriele_laesse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Heldendankstraße 53, 6900 Bregenz, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Webentwicklerin, Freelancer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2003 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwicklung mit WordPress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c# | css | html | javascript | php | sql | vb.net | wordpress | xml</w:t>
+        <w:t xml:space="preserve">c# | css | html | javascript | PHP | sql | vb.net | wordpress | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://gby.at</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: http://xisign.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>