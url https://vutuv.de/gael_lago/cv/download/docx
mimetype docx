--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -6,68 +6,353 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gaël Lago</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Directeur de l’Open Source Software Assurance et Président de La Montgolfière Paris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/gael_lago</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Président, La Montgolfière Paris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directeur de l'Open Source Software Assurance, LINAGORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Élaboration de stratégies Open Source pour les grandes entreprises. - Direction d’une équipe de 25 personnes. - Satisfaction client de 4.6/5. - Gestion d'un portefeuille projet de 5M€.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CTO - Directeur Technique, REALIZ3D (Groupe MyCloud3D SAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2019 - 11/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Transformation de l'entreprise vers une offre entièrement SaaS, en optimisant les processus de développement. - Réduction des temps de livraison des fonctionnalités de 50%, avec une gestion de la qualité à travers une couverture de tests totale. - Direction d’une équipe de 25 personnes. - Satisfaction client à 4.7/5. - Gestion d'un portefeuille projet de 2.5M€.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Software Engineer, SoftBank Robotics Europe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2017 - 8/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Coordination d’une équipe de 15 personnes pour des projets phares, incluant l’exposition ROBOTS à la Cité des sciences. - Directeur de projet pour le robot Nao6. - Création du Developer Center, fournissant aux développeurs externes des outils, de la documentation, et des exemples pour faciliter le développement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Engineer, SoftBank Robotics Europe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2016 - 9/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Gameplay Programmer, Gamit (Sas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2015 - 3/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stagiaire, Gamit (Sas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2014 - 1/2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stagiaire, Dataware System</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2012 - 12/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stagiaire, Glory4Gamers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2012 - 8/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directeur Technique Bénévole, Emmaüs Connect</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2023 - 11/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Conception et mise en œuvre d'un projet de commun numérique pour l'appel à projet Econum, d'une valeur totale de 3M€. - Formation des product owners pour le suivi des développements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exia.Cesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Numérique | open source | Souveraineté</w:t>
+        <w:t xml:space="preserve">Architecture de solution | Cybersécurité | Développement de logiciels | gamification | Gestion de projet | Intelligence artificielle (IA) | Logiciel en tant que Service (SaaS) | Logiciel Open Source | Numérique | open source | Python (langage de programmation) | Recrutement | Robotique | Souveraineté | virtual reality</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">French (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>