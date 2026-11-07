--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -308,51 +308,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Architecture de solution | Cybersécurité | Développement de logiciels | gamification | Gestion de projet | Intelligence artificielle (IA) | Logiciel en tant que Service (SaaS) | Logiciel Open Source | Numérique | open source | Python (langage de programmation) | Recrutement | Robotique | Souveraineté | virtual reality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">French (Native speaker) | English (C2 (Proficient))</w:t>
+        <w:t xml:space="preserve">French (Native speaker) | English (C2 · Near-native)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>