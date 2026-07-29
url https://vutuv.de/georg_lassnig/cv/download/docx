--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -77,51 +77,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://www.e67-its.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Google: https://plus.google.com/+E67-itsDe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/GLassnig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/E67_ITS</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>