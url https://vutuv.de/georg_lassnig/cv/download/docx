--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">g.lassnig@e67-its.de | +49 2166 256591 | https://vutuv.de/georg_lassnig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Andresstr. 7, 41238 Moenchengladbach, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.11.1967 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.11.1967</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">joomla! &amp; wordpress | mariadb/mysql | opensuse linux | qt development linux/windows | vmware &amp; esxi admin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>