--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gerd.kempf@gmail.com | https://vutuv.de/gerd_kempf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingersheimer Straße 24, 70499 Stuttgart, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 15.02.1966 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 15.02.1966</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Beauftragter für den Datenschutz, Vector Informatik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -99,51 +99,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2001 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Projektleiter Technische Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">datenschutz | dokumentation | training | moderation | projekteitung | technische dokumentation | technische kommunikation</w:t>
+        <w:t xml:space="preserve">datenschutz | Dokumentation | training | moderation | projekteitung | technische dokumentation | technische kommunikation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Vector Informatik GmbH: http://www.vector.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>