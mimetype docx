--- v2 (2026-08-14)
+++ v3 (2026-09-23)
@@ -6,53 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gerd Miethe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Seit 17 Jahren produzieren wir hochwertige Filme für Unternehmen und Privatpersonen und Organisationen wie Schulen usw. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ob Imagefilme, Dokumentation oder Ihr privates Jubiläum.</w:t>
+        <w:t xml:space="preserve">Seit 17 Jahren produzieren wir hochwertige Filme für Unternehmen und Privatpersonen und Organisationen wie Schulen usw. Ob Imagefilme, Dokumentation oder Ihr privates Jubiläum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 2365 6974914 | https://vutuv.de/gerd_miethe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kirchstraße 9a, 45768 Marl, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>