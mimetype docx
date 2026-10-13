--- v3 (2026-09-23)
+++ v4 (2026-10-13)
@@ -37,51 +37,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 2365 6974914 | https://vutuv.de/gerd_miethe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kirchstraße 9a, 45768 Marl, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">City-tv | Dokumentation | dvd | Erwachsene | Filmproduktion | Fotografie | gerd miethe | hochzeitsfilm | Imagefilm | Interaktiv | interview | Jugendliche | kamera | Kinder | kreis recklinghausen | Kurse | marl | medienproduktion | polsum | Seminar | tag-7244 | Videoproduktion | weiterbildung</w:t>
+        <w:t xml:space="preserve">City-tv | Dokumentation | dvd | Erwachsene | Filmproduktion | Fotografie | gerd miethe | hochzeitsfilm | Imagefilm | Interaktiv | interview | Jugendliche | kamera | Kinder | kreis recklinghausen | Kurse | marl | medienproduktion | polsum | Seminar | Videoproduktion | weiterbildung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: https://www.facebook.com/city.tv.filmproduktion/?business_id=10152592499697447</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: https://www.youtube.com/results?search_query=city+tv+gerd+miethe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>