--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gerhard Laußer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gerhard.lausser@consol.de | https://vutuv.de/gerhard_lausser</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">icinga | monitoring | Naemon | nagios | OMD | openstack | perl | Prometheus | proxmox | python | Shinken</w:t>
+        <w:t xml:space="preserve">icinga | monitoring | Naemon | nagios | OMD | openstack | perl | Prometheus | proxmox | Python | Shinken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://labs.consol.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>