--- v1 (2026-08-11)
+++ v2 (2026-10-11)
@@ -6,55 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dipl.-Ing. (FH) Gert Irmler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ihr Experten-Team für Event-Sicherheit (MBFG GmbH &amp; Co. KG - www.festival-safety.com) in Schwäbisch Gmünd / Ost-Württemberg.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Digitale Schutzkonzepte (Software CIMOS™) und mobile Berichterstattung (Smartphone, Tablet) direkt von der Location.</w:t>
+        <w:t xml:space="preserve">Ihr Experten-Team für Event-Sicherheit (MBFG GmbH &amp; Co. KG - www.festival-safety.com) in Schwäbisch Gmünd / Ost-Württemberg. Digitale Schutzkonzepte (Software CIMOS™) und mobile Berichterstattung (Smartphone, Tablet) direkt von der Location.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mbfg.gmbh@t-online.de | +49 7171 929925 | https://vutuv.de/gert_irmler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Klarenbergstr. 250, 73525 Schwäbisch Gmünd, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
@@ -183,51 +179,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/1982 - 8/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fachrichtung Fertigungstechnik - Diplomarbeit:  "Einrichtung eines EDV- gestützten QS-Systems in einem mittelständischen Industriebetrieb", Erhardt Bischoff GmbH &amp; Co KG, Fabrik für Kraftfahrzeugteile, Plüderhausen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Arbeitsschutz | Schutzkonzept | Besuchersicherheit | Brandschutz | CAQ | cybersicherheit | event | fmea | Gefährdungsbeurteilung | HACCP | HAZOP | PAAG | qualität | risikomanagement | security | Sicherheitskonzept | software | Veranstaltung | Wertstromanalyse</w:t>
+        <w:t xml:space="preserve">Arbeitsschutz | Schutzkonzept | Besuchersicherheit | Brandschutz | Catering | event | fmea | HACCP | HAZOP | PAAG | risikomanagement | security | Sicherheitskonzept | software | Veranstaltung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FMEA, PAAG/HAZOP, HACCP Software (deutsch): https://www.risikoanalyse.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FMEA, PAAG/HAZOP, HACCP Software (english): https://www.fmea.cn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Event Safety - Veranstaltungssicherheit: https://www.festival-safety.com</w:t>
       </w:r>
     </w:p>
@@ -249,51 +245,51 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Video Event Safety Manager - Teil III: https://www.youtube.com/watch?v=ZnWufcU5URA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Video Event Safety Manager - Teil IV: https://www.youtube.com/watch?v=VizyUVz88Uk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Video Event Mobile Reporting: https://www.youtube.com/watch?v=scGypzDaxgw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Twitter: http://twitter.com/MBFG_GmbH</w:t>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/MBFG_Ltd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Gert_Irmler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/mbfg-irmler</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>