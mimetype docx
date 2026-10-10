--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -43,65 +43,67 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 04.08.1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fullstack Developer, ING DiBa</w:t>
+        <w:t xml:space="preserve">Backend Developer, ING DiBa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2019 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Do it in Java!</w:t>
+        <w:t xml:space="preserve">Do it in Kotlin &amp; Java!</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Middleware &amp; Microservice development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fullstack Developer, Sintec GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2018 - 12/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Java / .Net / Angular / Angular.js</w:t>
@@ -185,64 +187,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Apprenticeship, IT specialist - system engineering, Telekom AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2010 - 7/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">automotive | qnx | bash | c++ | ci/cd | cmake | conformance testing ipv6 | css | django | html | idl | infotainment | Java | javascript | jenkins | Linux | nodejs | penetration testing | Percona MySQL | PHP | Python | qt | sip/sdp | tcp/ip | wicket</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Homepage: https://iatlas.technology</w:t>
+        <w:t xml:space="preserve">automotive | ci/cd | infotainment | Java | jenkins | kotlin | nodejs | Python | spring | spring boot | tcp/ip | Wertpapiere</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">CPSA-Foundaten Level (iSAQB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Gino_Atlas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/ThraaxSession</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>