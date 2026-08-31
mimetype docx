--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gino Atlas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Carpe Noctum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/gino_atlas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.08.1991 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.08.1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fullstack Developer, ING DiBa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -185,51 +185,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Apprenticeship, IT specialist - system engineering, Telekom AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2010 - 7/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">automotive | qnx | bash | c++ | CI / CD | cmake | conformance testing ipv6 | css | django | html | idl | infotainment | java | jenkins | js | linux | nodejs | penetration testing | Percona MySQL | PHP | python | qt | sip/sdp | tcp/ip | wicket</w:t>
+        <w:t xml:space="preserve">automotive | qnx | bash | c++ | ci/cd | cmake | conformance testing ipv6 | css | django | html | idl | infotainment | Java | javascript | jenkins | Linux | nodejs | penetration testing | Percona MySQL | PHP | Python | qt | sip/sdp | tcp/ip | wicket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://iatlas.technology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>