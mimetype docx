--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -37,51 +37,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/goetz_buerkle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-, - London, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">aws | bootstrap | copywriting | css | database | django | html | html5 | knowledge management | microsoft azure | mysql | PHP | postgresql | project management | Python | scrum | sql | technical writing | usability | web development | xml</w:t>
+        <w:t xml:space="preserve">aws | bootstrap | copywriting | CSS | database | django | HTML | html5 | knowledge management | microsoft azure | mysql | PHP | postgresql | project management | Python | scrum | sql | technical writing | usability | web development | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Strand Writing &amp; Design - exclusively for technology companies: http://strand-uk.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: http://www.linkedin.com/in/goetzbuerkle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: http://www.xing.com/profile/Goetz_Buerkle</w:t>
       </w:r>
     </w:p>