--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,69 +19,60 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gregor Goldbach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Schreiberling, Kassettenkind, Bücherwurm und Freund leckerer Typographie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">glauschwuffel@gmail.com | https://vutuv.de/gregor_goldbach</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile softwareentwicklung | bdd | haskell | informationssicherheit | iso 27001 | iso 9001 | java | kanban | kvp | latex | netzwerksicherheit | perl | PHP | pki | prozessmanagement | python | qualitätsmanagement | Ruby | scrum | servant leadership | tdd | technisches schreiben | typographie</w:t>
+        <w:t xml:space="preserve">agile softwareentwicklung | BDD | haskell | informationssicherheit | iso 27001 | iso 9001 | Java | kanban | kvp | latex | netzwerksicherheit | perl | PHP | pki | prozessmanagement | Python | qualitätsmanagement | Ruby | scrum | servant leadership | TDD | technisches schreiben | typographie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/glauschwuffel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/glauschwuffel</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>