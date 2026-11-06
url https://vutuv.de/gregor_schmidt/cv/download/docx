--- v1 (2026-08-12)
+++ v2 (2026-11-06)
@@ -71,51 +71,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Developer, Finn GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2008 - 9/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | redmine | Ruby | Ruby on Rails</w:t>
+        <w:t xml:space="preserve">JavaScript | redmine | Ruby | Ruby on Rails</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://nach-vorne.eu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>