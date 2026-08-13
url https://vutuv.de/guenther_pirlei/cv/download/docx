--- v0 (2026-07-23)
+++ v1 (2026-08-13)
@@ -37,51 +37,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@profimaxx.com | https://vutuv.de/guenther_pirlei</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mostar, Bosnia and Herzegovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 27.01.1954 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 27.01.1954</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">coaching | Ernährung | fitness | Online-Training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>