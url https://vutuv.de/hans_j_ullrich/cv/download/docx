--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 179 3666059 | https://vutuv.de/hans_j_ullrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10.03.1963 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 10.03.1963</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Unternehmensberater für IT-Sicherheit, Ullrich-IT-Consult</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>