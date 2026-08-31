--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prof. Dr.-Ing. Hans-Joachim Hof</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Professor für IT-Sicherheit, Forschungsgruppenleiter, Chairman (Vorsitzender) des German Chapter of the ACM, Präsidiumsmitglied Gesellschaft für Informatik, Stellvertretender Aufsichtsratsvorsitzender bizcon AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">hof@insi.science | https://vutuv.de/hans_joachim_ho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 16.09.1975 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 16.09.1975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lehrbeauftragter im Master of Applied Reserach, Hochschule München</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -310,51 +310,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2003 - 12/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.tm.uka.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">auftragsforschung | datenschutz | it sicherheit | it-sicherheitsarchitektur | betreuung bachelorarbeit | betreuung masterarbeit | embedded systems | forschungstransfer | industrie 4.0 | internet der dinge | netzsicherheit | security assessment | sicherheitsanalyse | software sicherheit | techhnologiebewertung | technology scouting</w:t>
+        <w:t xml:space="preserve">auftragsforschung | datenschutz | it-sicherheit | it-sicherheitsarchitektur | betreuung bachelorarbeit | betreuung masterarbeit | embedded systems | forschungstransfer | industrie 4.0 | internet der dinge | netzsicherheit | security assessment | sicherheitsanalyse | software sicherheit | techhnologiebewertung | technology scouting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">INSicherheit - Ingolstädter Forschungsgruppe Angewandte IT-Sicherheit: http://insi.science</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">MuSe - Munich IT Security Research Group: http://muse.bayern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Technische Hochschule Ingolstadt: http://www.thi.de</w:t>
       </w:r>
     </w:p>