--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -15,69 +15,69 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Harald Engels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Open Source Park - Gemeinschaftsstände auf großen Fachmessen für Anbieter von Open Source-Enterprise-Lösungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">h.engels@pluspol.de | +49 261 2016 902 | https://vutuv.de/harald_engels</w:t>
+        <w:t xml:space="preserve">h.engels@pluspol.de | +49 261 2016902 | https://vutuv.de/harald_engels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Universitätsstrasse 3, 56070 Koblenz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12.06.1963 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 12.06.1963</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">open source business development | projektleiter messe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>