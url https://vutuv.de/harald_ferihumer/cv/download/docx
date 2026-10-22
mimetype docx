--- v0 (2026-10-01)
+++ v1 (2026-10-22)
@@ -38,128 +38,193 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4722 Peuerbach, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Produktentwicklung Konstruktion, Scoot &amp; Ride GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2020 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">AVOR-Konstruktion, Wirth+Co AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2000 - 1/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Montageleitung, Kremsmüller Industriemontagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/1998 - 11/2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Papiermaschinen, Rohrleitungsbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montageleitung, IGS Industriemontagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/1987 - 3/1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Maschinen und Mühlenbau (Lehre), Holzinger GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1982 - 8/1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Entwicklung Maschinenbau, Ferihumer CAD-Service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2012 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Supervisor, Industriemantagen (International)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">2/1990 - 4/2000</w:t>
+        <w:t xml:space="preserve">Supervisor, Gasperl GmbH Verfahrenstechnig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/1991 - 3/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NDS HF Informatik, Nachdiplomstudium (NDS HF), TEKO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -224,51 +289,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Maschinen und Mühlenbau, BS-Wels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1982 - 8/1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">FOSS | Linux | Philosophie</w:t>
+        <w:t xml:space="preserve">FOSS | Linux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>